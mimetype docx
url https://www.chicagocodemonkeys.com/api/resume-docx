--- v0 (2026-06-14)
+++ v1 (2026-09-13)
@@ -131,248 +131,346 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert C. Wafle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cloud and Mobile Application Engineer / Infrastructure Automation (DevOps) Engineer</w:t>
+              <w:t xml:space="preserve">Principal Platform &amp; Security Engineer — Kubernetes (CKA · CKAD), Azure, AWS, Terraform, Istio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">312-238-8977 | </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhqqaj84shpzmy3mry305u">
+            <w:hyperlink w:history="1" r:id="rIdskwwbralxs_hplfsuu6bb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">robert@wafle.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjl8u3tipgokipu4qomj8k">
+            <w:hyperlink w:history="1" r:id="rIdpr6tcnyp0iprxzcgmq-hd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LinkedIn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrh_zhhc6ljfg3loxve4l4">
+            <w:hyperlink w:history="1" r:id="rId1r-gf_5xhrkiuytzb-smj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GitHub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chicago, Illinois</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="100%"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="0"/>
               <w:left w:type="dxa" w:w="0"/>
               <w:bottom w:type="dxa" w:w="0"/>
               <w:right w:type="dxa" w:w="0"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="240"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hands-on technical leader with 25+ years of experience architecting custom applications and cloud infrastructure for enterprise organizations and public sector teams. Skilled at translating business goals into technical solutions and leading high-performing cross-functional teams.</w:t>
+              <w:t xml:space="preserve">Principal-level platform, DevOps, and security engineer with 25+ years building and automating cloud infrastructure for enterprise, financial-services, and public-sector organizations. Currently a Security Team Lead operating a four-environment AKS platform secured with an Istio service mesh and mTLS. Authored a public Terraform provider in Go, automated the full Istio service-mesh lifecycle on Azure, and led pipeline-driven Kubernetes platform migrations. CKA + CKAD certified across Azure, AWS, and GKE, with deep Terraform/IaC, GitOps, CI/CD, and zero-trust security expertise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:spacing w:after="90" w:before="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skills</w:t>
+        <w:t xml:space="preserve">Selected Achievements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6"/>
         </w:pBdr>
         <w:spacing w:after="140"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authored a Terraform provider (two resources, two data sources) and reusable modules for Tanzu Service Mesh in Go, published as a public module on GitHub.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Automated the full Istio service-mesh lifecycle (install, configure, upgrade, uninstall) on Azure AKS with mTLS and automated intermediate-CA provisioning (Venafi, cert-manager) — at a scale infeasible to manage by hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As Security Team Lead, migrated a manually maintained three-environment platform to a pipeline-driven four-environment AKS platform, cutting environment provisioning from ~2 weeks to an automated pipeline and raising deploy cadence from quarterly to weekly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Re-architected a single database into a two-database system, enabling a 3,200% increase in customer capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:spacing w:after="90" w:before="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6"/>
+        </w:pBdr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloud Platforms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Azure (AKS, App Services, Virtual Networks, Service Bus, Azure SQL, Cosmos DB), AWS (EKS, EC2, S3, Route 53, Load Balancer), GKE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Containers &amp; Kubernetes</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Kubernetes, Docker, Service Mesh, Istio, Azure Arc, AKS, EKS</w:t>
+        <w:t xml:space="preserve">Containers, Kubernetes &amp; Security</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kubernetes, Docker, Service Mesh, Istio, mTLS / Zero-Trust, cert-manager, Venafi, Azure Arc, AKS, EKS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Programming</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
@@ -394,51 +492,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DevOps &amp; IaC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">GitHub Actions, Azure DevOps, Jenkins, Terraform, Chef, Microsoft DSC, GitOps, Flux, Kustomize</w:t>
+        <w:t xml:space="preserve">CI/CD, GitHub Actions, Azure DevOps, Jenkins, Terraform, Chef, Microsoft DSC, GitOps, Flux, Kustomize</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Architecture &amp; Delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
@@ -665,147 +763,201 @@
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6"/>
         </w:pBdr>
         <w:spacing w:after="140"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consultant - Platform and DevOps Engineer</w:t>
+        <w:t xml:space="preserve">Consultant — Security Team Lead, Platform &amp; DevOps</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">	Dec 2024 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">KellyMitchell Group, LLC. | Chicago, IL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Led migration from a manually maintained three-environment Tanzu platform (dev, test, prod) to an enterprise, pipeline-driven four-environment AKS platform (dev, int, test, prod).</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Owned the infrastructure work to containerize a single-page application and deploy it in a dedicated namespace across shared AKS clusters.</w:t>
+        <w:t xml:space="preserve">As Security Team Lead on a 7-person platform team at a top-tier U.S. financial-services (custody) bank, migrated a manually maintained three-environment Tanzu platform to a pipeline-driven four-environment AKS platform (4 clusters: dev, int, test, prod).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cut environment provisioning from ~2 weeks of manual setup to an automated pipeline, and raised deployment cadence from quarterly to weekly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implemented and operated an Istio service mesh with mTLS for secure ingress across all four AKS environments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Configured and supported an enterprise data-security platform (data masking and access governance) both in-cluster and within the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Automated ingress certificate rotation using the Azure Key Vault Provider for the Secrets Store CSI driver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built and maintained GitHub Actions pipelines for environment provisioning and deployment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Containerized two applications into dedicated namespaces on shared AKS clusters, and troubleshot infrastructure, networking, and certificate issues across environments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DevOps Engineer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1023,123 +1175,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cognizant, Microsoft Business Group | Chicago, IL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conducted service mesh POC and automated Istio deployment lifecycle in AKS.</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">Automated complex test-environment provisioning across multiple VMs using PowerShell DSC.</w:t>
+        <w:t xml:space="preserve">Conducted a service-mesh proof-of-concept and automated the full Istio install/configure/upgrade/uninstall lifecycle on Azure AKS via Azure DevOps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authored a Terraform provider (two resources, two data sources) and reusable modules for Tanzu Service Mesh in Go, published as a public module on GitHub.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secured AKS communication with mTLS and automated CA and certificate workflows using Azure DevOps, OpenSSL, Venafi, and cert-manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Automated secure bridge connectivity for containerized apps over the public internet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Automated provisioning of complex test environments spanning 20 VMs across 5 environments using PowerShell DSC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Modernization Architect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1289,69 +1441,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Led full-stack and DevOps delivery for clients including 10th Magnitude and Bulkmatic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Added features to microservice Kubernetes applications with .NET, SQL Server, GraphQL, and Angular.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Built cross-platform Flutter app that replaced a paper-based process, cutting reporting lag from up to 4 days to real time.</w:t>
+        <w:t xml:space="preserve">Added features to a 5-microservice application running on 4 Kubernetes clusters across 4 environments (.NET Core, SQL Server, GraphQL, Angular).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built a cross-platform Flutter app used by 50 workers across 10 wash sites, replacing a paper process and cutting reporting lag from up to 4 days to real time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Automated mobile build and publish flows and backend integrations across Firebase and Azure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1555,51 +1707,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chicago Code Monkeys | Chicago, IL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Added Azure RM features to business-critical C# MVC provisioning portal.</w:t>
+        <w:t xml:space="preserve">Added Azure RM support to a business-critical C# MVC portal that provisions and de-provisions ~5,000 virtual machines over a 2–3 day period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enhanced C# Service Fabric applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1803,51 +1955,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Led City of Chicago engineering process improvements for source control and builds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consolidated multiple solutions/repositories into one build pipeline.</w:t>
+        <w:t xml:space="preserve">Consolidated multiple Visual Studio solutions and Git repositories into a single build pipeline, saving hundreds of developer hours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Built migration solution for millions of rows of historical data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1990,51 +2142,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Improved pricing accuracy and reliability in legacy rating systems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enhanced SSIS-based pricing import pipeline for a major customer.</w:t>
+        <w:t xml:space="preserve">Enhanced an SSIS-based pricing import pipeline for Echo's largest LTL customer, Archway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Led SQL Server Reporting Services upgrade and vendor coordination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2063,51 +2215,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved high-priority defects across legacy and current pricing workflows to improve operational stability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead Developer / Development Manager</w:t>
+        <w:t xml:space="preserve">Lead Developer / Development Manager — LocalLaunch! Division</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">	Jan 2006 - Mar 2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R.H. Donnelly Interactive | Chicago, IL</w:t>
       </w:r>
@@ -2790,51 +2942,51 @@
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:spacing w:after="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Robert C. Wafle  •  </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdtrgezypadzxuwjiz8zteh">
+    <w:hyperlink w:history="1" r:id="rIdtxwfxm39qx3yerw6uvkhf">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">robert@wafle.com</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  •  312-238-8977</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -3185,59 +3337,59 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhqqaj84shpzmy3mry305u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@wafle.com" TargetMode="External"/><Relationship Id="rIdjl8u3tipgokipu4qomj8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/robwafle/" TargetMode="External"/><Relationship Id="rIdrh_zhhc6ljfg3loxve4l4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/robwafle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea0d000501e63687b3a0f1238a5cabfb2213fa7d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdskwwbralxs_hplfsuu6bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@wafle.com" TargetMode="External"/><Relationship Id="rIdpr6tcnyp0iprxzcgmq-hd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/robwafle/" TargetMode="External"/><Relationship Id="rId1r-gf_5xhrkiuytzb-smj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/robwafle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea0d000501e63687b3a0f1238a5cabfb2213fa7d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtrgezypadzxuwjiz8zteh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@wafle.com" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtxwfxm39qx3yerw6uvkhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@wafle.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Robert C. Wafle Resume</dc:title>
   <dc:creator>Robert C. Wafle</dc:creator>
-  <dc:description>Hands-on technical leader with 25+ years of experience architecting custom applications and cloud infrastructure for enterprise organizations and public sector teams. Skilled at translating business goals into technical solutions and leading high-performing cross-functional teams.</dc:description>
+  <dc:description>Principal-level platform, DevOps, and security engineer with 25+ years building and automating cloud infrastructure for enterprise, financial-services, and public-sector organizations. Currently a Security Team Lead operating a four-environment AKS platform secured with an Istio service mesh and mTLS. Authored a public Terraform provider in Go, automated the full Istio service-mesh lifecycle on Azure, and led pipeline-driven Kubernetes platform migrations. CKA + CKAD certified across Azure, AWS, and GKE, with deep Terraform/IaC, GitOps, CI/CD, and zero-trust security expertise.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>