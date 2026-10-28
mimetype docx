--- v1 (2026-09-13)
+++ v2 (2026-10-28)
@@ -146,89 +146,89 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Principal Platform &amp; Security Engineer — Kubernetes (CKA · CKAD), Azure, AWS, Terraform, Istio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">312-238-8977 | </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdskwwbralxs_hplfsuu6bb">
+            <w:hyperlink w:history="1" r:id="rIdwdnzfuw40piaptqtlpprq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">robert@wafle.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpr6tcnyp0iprxzcgmq-hd">
+            <w:hyperlink w:history="1" r:id="rIdmgs_6qc1sxwifocm-9a4d">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LinkedIn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1r-gf_5xhrkiuytzb-smj">
+            <w:hyperlink w:history="1" r:id="rIdhdqe56sunhwwkqywo290m">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GitHub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chicago, Illinois</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2942,51 +2942,51 @@
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:spacing w:after="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Robert C. Wafle  •  </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdtxwfxm39qx3yerw6uvkhf">
+    <w:hyperlink w:history="1" r:id="rIdqoq4c7h8gp4lyk7fzu_yx">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">robert@wafle.com</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  •  312-238-8977</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -3337,59 +3337,59 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdskwwbralxs_hplfsuu6bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@wafle.com" TargetMode="External"/><Relationship Id="rIdpr6tcnyp0iprxzcgmq-hd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/robwafle/" TargetMode="External"/><Relationship Id="rId1r-gf_5xhrkiuytzb-smj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/robwafle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea0d000501e63687b3a0f1238a5cabfb2213fa7d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwdnzfuw40piaptqtlpprq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@wafle.com" TargetMode="External"/><Relationship Id="rIdmgs_6qc1sxwifocm-9a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/robwafle/" TargetMode="External"/><Relationship Id="rIdhdqe56sunhwwkqywo290m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/robwafle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea0d000501e63687b3a0f1238a5cabfb2213fa7d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtxwfxm39qx3yerw6uvkhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@wafle.com" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqoq4c7h8gp4lyk7fzu_yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@wafle.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Robert C. Wafle Resume</dc:title>
   <dc:creator>Robert C. Wafle</dc:creator>
   <dc:description>Principal-level platform, DevOps, and security engineer with 25+ years building and automating cloud infrastructure for enterprise, financial-services, and public-sector organizations. Currently a Security Team Lead operating a four-environment AKS platform secured with an Istio service mesh and mTLS. Authored a public Terraform provider in Go, automated the full Istio service-mesh lifecycle on Azure, and led pipeline-driven Kubernetes platform migrations. CKA + CKAD certified across Azure, AWS, and GKE, with deep Terraform/IaC, GitOps, CI/CD, and zero-trust security expertise.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>